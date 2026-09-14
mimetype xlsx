--- v0 (2026-08-12)
+++ v1 (2026-09-14)
@@ -3,109 +3,109 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Juridique et Conseils statutaires\Indemnité de rupture conventionnelle\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\POLE RESSOURCES\Juridique\Indemnité de rupture conventionnelle\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F78F6F80-D5E1-4B0F-9213-CB9FA839B369}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF6A6BF5-73FB-4798-8E9C-2F72BD436E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{D60C918E-CB20-4E1F-96B8-3A97A3C09A84}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D60C918E-CB20-4E1F-96B8-3A97A3C09A84}"/>
   </bookViews>
   <sheets>
     <sheet name="rupture conventionnelle" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M8" i="1" l="1" a="1"/>
   <c r="M8" i="1" s="1"/>
   <c r="F17" i="1" s="1" a="1"/>
   <c r="F17" i="1" s="1"/>
-  <c r="G17" i="1" s="1"/>
-  <c r="N5" i="1" l="1"/>
+  <c r="G17" i="1" l="1"/>
+  <c r="N5" i="1"/>
   <c r="L8" i="1"/>
   <c r="M14" i="1" l="1" a="1"/>
   <c r="M14" i="1" s="1"/>
   <c r="I22" i="1" s="1"/>
   <c r="M12" i="1" a="1"/>
   <c r="M12" i="1" s="1"/>
-  <c r="F19" i="1" s="1" a="1"/>
-[...1 lines deleted...]
-  <c r="G19" i="1" s="1"/>
   <c r="M11" i="1" a="1"/>
   <c r="M11" i="1" s="1"/>
-  <c r="F18" i="1" s="1" a="1"/>
-[...1 lines deleted...]
-  <c r="G18" i="1" s="1"/>
   <c r="M7" i="1" a="1"/>
   <c r="M7" i="1" s="1"/>
   <c r="F16" i="1" s="1"/>
+  <c r="F18" i="1" l="1" a="1"/>
+  <c r="F18" i="1" s="1"/>
+  <c r="G18" i="1" s="1"/>
+  <c r="F19" i="1" a="1"/>
+  <c r="F19" i="1" s="1"/>
+  <c r="G19" i="1" s="1"/>
   <c r="F20" i="1" l="1"/>
   <c r="E22" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
@@ -117,112 +117,112 @@
     <t xml:space="preserve">Compléter les cases :
 </t>
   </si>
   <si>
     <t>CALCUL DES MONTANTS MINIMUM ET MAXIMUM DE L'INDEMNITE DE RUPTURE CONVENTIONNELLE</t>
   </si>
   <si>
     <t>Précision sur la rémunération à prendre en compte : article 4 du décret n° 2019-1596 du 31 décembre 2019 relatif à l'indemnité spécifique de rupture conventionnelle dans la fonction publique et portant diverses dispositions relatives aux dispositifs indemnitaires d'accompagnement des agents dans leurs transitions professionnelles</t>
   </si>
   <si>
     <t>Calcul de l'indemnité</t>
   </si>
   <si>
     <t>Montant minimum</t>
   </si>
   <si>
     <t>Montant maximum</t>
   </si>
   <si>
     <t>Le montant de l'indemnité à verser sera comprise entre</t>
   </si>
   <si>
     <t xml:space="preserve">et </t>
   </si>
   <si>
-    <t>1/4 de mois de rémunération brute jusqu'à 10 ans</t>
-[...6 lines deleted...]
-  <si>
     <t>si total des services effectifs inférieur ou égal à 10 ans</t>
-  </si>
-[...7 lines deleted...]
-    <t>3/5 de mois de rémunération  brute à partir de 21 ans  jusqu'à 24 ans</t>
   </si>
   <si>
     <t>si total des services effectifs est entre 11 et 15 ans</t>
   </si>
   <si>
     <t>si total des services effectifs est entre 16 et 20 ans</t>
   </si>
   <si>
     <t>si total des services effectifs est entre 21 et 24 ans</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>montant maxi</t>
   </si>
   <si>
     <t>Rémunération brute annuelle perçue par l'agent au cours de l'année civile précédant
 celle de la date d'effet de la rupture conventionnelle</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Durée de services effectifs accomplis dans la fonction publique de l'Etat, la fonction publique territoriale et la fonction publique hospitalière </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(en qualité de fonctionnaire et de contractuel de droit privé ou public). </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="8" tint="-0.249977111117893"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Durée exprimée en années entières </t>
     </r>
+  </si>
+  <si>
+    <t>1/6 de mois de rémunération brute jusqu'à 10 ans</t>
+  </si>
+  <si>
+    <t>1/24ème de la rémunération brute annuelle perçue par l'agent 
+par année d'ancienneté,
+ dans la limite de vingt-quatre ans d'ancienneté.</t>
+  </si>
+  <si>
+    <t>1/5 de mois de rémunération brute de 11 à 15 ans</t>
+  </si>
+  <si>
+    <t>1/4 de mois de rémunération  brute de 16 à 20 ans</t>
+  </si>
+  <si>
+    <t>1/3 de mois de rémunération  brute de 21 ans à 24 ans</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -641,81 +641,72 @@
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -725,50 +716,62 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="29" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1257,485 +1260,481 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041438783" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DCD59E9-71BF-45F0-9321-5F16C04870BB}">
-  <dimension ref="A1:XFD25"/>
+  <dimension ref="A1:XFC25"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AH1" sqref="AH1:XFD1048576"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="5.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26" style="14" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="14" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="14" customWidth="1"/>
     <col min="9" max="9" width="30.85546875" style="14" customWidth="1"/>
     <col min="10" max="10" width="1.140625" style="14" customWidth="1"/>
     <col min="11" max="11" width="19.85546875" style="14" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="14" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="24.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="33" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="16383" width="11.5703125" style="1" hidden="1"/>
     <col min="16384" max="16384" width="16" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="53"/>
-[...3 lines deleted...]
-      <c r="G1" s="53"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
-      <c r="K1" s="48"/>
+      <c r="K1" s="45"/>
       <c r="L1" s="7"/>
     </row>
     <row r="2" spans="2:20" s="2" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="53"/>
-[...4 lines deleted...]
-      <c r="G2" s="53"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="48"/>
+      <c r="K2" s="45"/>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="2:20" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="17"/>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="57"/>
+      <c r="D3" s="54"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="19"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="5"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="2:20" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="20"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="19"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="5"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="2:20" s="2" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="17"/>
-      <c r="C5" s="58" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="C5" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="43"/>
       <c r="J5" s="9"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
-      <c r="N5" s="49">
+      <c r="N5" s="46">
         <f>I5/12</f>
-        <v>2083.3333333333335</v>
+        <v>0</v>
       </c>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="2:20" s="2" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="17"/>
-      <c r="C6" s="59" t="s">
+      <c r="C6" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="59"/>
-[...3 lines deleted...]
-      <c r="H6" s="59"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
       <c r="I6" s="22"/>
       <c r="J6" s="7"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="2:20" s="2" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="17"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="24"/>
       <c r="F7" s="25"/>
       <c r="G7" s="26"/>
       <c r="H7" s="25"/>
       <c r="I7" s="26"/>
       <c r="J7" s="11"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5" cm="1">
         <f t="array" ref="M7">_xlfn.IFS(I8&lt;10,L8,L8=10,10,L8&gt;10,10)</f>
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="2:20" s="2" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="17"/>
-      <c r="C8" s="58" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="C8" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="44"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
-      <c r="L8" s="50">
+      <c r="L8" s="47">
         <f>ROUNDDOWN(I8,0)</f>
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="M8" s="51" cm="1">
+        <v>0</v>
+      </c>
+      <c r="M8" s="48" t="str" cm="1">
         <f t="array" ref="M8">_xlfn.IFS(I8&lt;10,"Non concerné",I8=10,"non concerné",I8&gt;10,I8-10)</f>
-        <v>20</v>
+        <v>Non concerné</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="2:20" s="2" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="17"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="27"/>
       <c r="F9" s="28"/>
       <c r="G9" s="5"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="2:20" s="2" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="17"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="5"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="2:20" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="17"/>
       <c r="C11" s="29"/>
       <c r="D11" s="31"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="33"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
-      <c r="M11" s="51" cm="1">
+      <c r="M11" s="48" t="str" cm="1">
         <f t="array" ref="M11">_xlfn.IFS(L8&lt;15,"Non concerné",L8=15,"non concerné",L8&gt;15,L8-15)</f>
-        <v>15</v>
+        <v>Non concerné</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="2:20" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="17"/>
-      <c r="C12" s="60" t="s">
+      <c r="C12" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="61"/>
-[...4 lines deleted...]
-      <c r="I12" s="61"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="58"/>
       <c r="J12" s="4"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
-      <c r="M12" s="5" cm="1">
+      <c r="M12" s="5" t="str" cm="1">
         <f t="array" ref="M12">_xlfn.IFS(L8&lt;20,"Non concerné",L8=20,"non concerné",L8=21,L8-20,L8=22,L8-20,L8=23,L8-20,L8=24,L8-20,L8&gt;24,4)</f>
-        <v>4</v>
+        <v>Non concerné</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="2:20" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="17"/>
       <c r="C13" s="29"/>
       <c r="D13" s="31"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="33"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10"/>
-      <c r="C14" s="63" t="s">
+      <c r="C14" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="63"/>
-[...1 lines deleted...]
-      <c r="F14" s="63"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="G14" s="10"/>
-      <c r="H14" s="62" t="s">
+      <c r="H14" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="I14" s="62"/>
+      <c r="I14" s="59"/>
       <c r="J14" s="10"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
-      <c r="M14" s="12" t="str" cm="1">
+      <c r="M14" s="12" cm="1">
         <f t="array" ref="M14">_xlfn.IFS(L8&gt;24,"24",L8=24,"24",L8&lt;24,L8)</f>
-        <v>24</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="N14" s="49" t="s">
+        <v>13</v>
       </c>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
     </row>
     <row r="15" spans="2:20" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="34"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="35"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="14"/>
       <c r="N15" s="14"/>
     </row>
     <row r="16" spans="2:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C16" s="14" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E16" s="36"/>
-      <c r="F16" s="37">
-[...7 lines deleted...]
-      <c r="I16" s="56"/>
+      <c r="F16" s="63">
+        <f>I5/12/6*M7</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="37"/>
+      <c r="H16" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="53"/>
       <c r="L16" s="14"/>
       <c r="N16" s="14"/>
     </row>
     <row r="17" spans="3:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C17" s="14" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D17" s="39"/>
+        <v>18</v>
+      </c>
+      <c r="D17" s="38"/>
       <c r="E17" s="36"/>
-      <c r="F17" s="37" cm="1">
-[...3 lines deleted...]
-      <c r="G17" s="40">
+      <c r="F17" s="63" t="str" cm="1">
+        <f t="array" ref="F17">_xlfn.IFS(M8="Non concerné","Non concerné",M8=1,1/5*I5/12,M8=2,1/5*I5/12*2,M8=3,1/5*I5/12*3,M8=4,1/5*I5/12*4,M8=5,1/5*I5/12*5,M8&gt;6,1/5*I5/12*5,M8=6,1/5*I5/12*5)</f>
+        <v>Non concerné</v>
+      </c>
+      <c r="G17" s="39">
         <f>IF(F17="Non concerné",0,F17)</f>
-        <v>4166.666666666667</v>
-[...2 lines deleted...]
-      <c r="I17" s="56"/>
+        <v>0</v>
+      </c>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
     </row>
     <row r="18" spans="3:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C18" s="14" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D18" s="31"/>
       <c r="E18" s="36"/>
-      <c r="F18" s="37" cm="1">
-[...1 lines deleted...]
-        <v>5208.3333333333339</v>
+      <c r="F18" s="63" t="str" cm="1">
+        <f t="array" ref="F18">_xlfn.IFS(M11="Non concerné","Non concerné",M11=1,1/4*I5/12,M11=2,1/4*I5/12*2,M11=3,1/4*I5/12*3,M11=4,1/4*I5/12*4,M11=5,1/4*I5/12*5,M11&gt;6,1/4*I5/12*5,M11=6,1/4*I5/12*5)</f>
+        <v>Non concerné</v>
       </c>
       <c r="G18" s="9">
         <f>IF(F18="Non concerné",0,F18)</f>
-        <v>5208.3333333333339</v>
-[...2 lines deleted...]
-      <c r="I18" s="56"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
     </row>
     <row r="19" spans="3:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C19" s="14" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D19" s="31"/>
       <c r="E19" s="36"/>
-      <c r="F19" s="37" cm="1">
-[...1 lines deleted...]
-        <v>5000</v>
+      <c r="F19" s="63" t="str" cm="1">
+        <f t="array" ref="F19">_xlfn.IFS(M12="Non concerné","Non concerné",M12=1,1/3*I5/12,M12=2,1/3*I5/12*2,M12=3,1/3*I5/12*3,M12=4,1/3*I5/12*4,M12&gt;4,1/3*I5/12*4)</f>
+        <v>Non concerné</v>
       </c>
       <c r="G19" s="9">
         <f>IF(F19="Non concerné",0,F19)</f>
-        <v>5000</v>
-[...2 lines deleted...]
-      <c r="I19" s="56"/>
+        <v>0</v>
+      </c>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
     </row>
     <row r="20" spans="3:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C20" s="29"/>
-      <c r="D20" s="41"/>
-[...3 lines deleted...]
-      <c r="F20" s="43">
+      <c r="D20" s="40"/>
+      <c r="E20" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="64">
         <f>F16+G17+G18+G19</f>
-        <v>19583.333333333336</v>
-[...3 lines deleted...]
-      <c r="I20" s="56"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="42"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
     </row>
     <row r="21" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F21" s="16"/>
     </row>
     <row r="22" spans="3:9" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="54" t="s">
+      <c r="C22" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="D22" s="55"/>
-      <c r="E22" s="64">
+      <c r="D22" s="52"/>
+      <c r="E22" s="61">
         <f>F20</f>
-        <v>19583.333333333336</v>
-[...2 lines deleted...]
-      <c r="G22" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="62"/>
+      <c r="G22" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="H22" s="55"/>
-[...2 lines deleted...]
-        <v>50000</v>
+      <c r="H22" s="52"/>
+      <c r="I22" s="65">
+        <f>I5/24*M14</f>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="uVhcIpKRT5B3L/Sqv7Egd/tB6K4EgQvxGZ3c2LwpOrCugkTVa1sSlWVAdnW5FXfp4Y4QFYM9mxjZPmXuHXnmCg==" saltValue="j/YwZBC8OUXo/GSGUcnItA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="oaqx9NrVxrV1A5sww/m+hxdng84PtPERhhID6cwChLnSDxFOvPE45yzzyYscaXhii8hk0eqAhTte36S45AeaWw==" saltValue="tgg4WX2qIkzB00kBDbMw/g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="B1:G2"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="H16:I20"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C12:I12"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="E22:F22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6:H6" r:id="rId1" display="article 4 du décret n° 2019-1596 du 31 décembre 2019 relatif à l'indemnité spécifique de rupture conventionnelle dans la fonction publique et portant diverses dispositions relatives aux dispositifs indemnitaires d'accompagnement des agents dans leurs transitions professionnelles" xr:uid="{31C8AE8B-BC90-4F3C-80F5-475E9475AFF9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">